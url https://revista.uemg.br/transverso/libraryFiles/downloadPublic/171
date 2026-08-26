--- v0 (2025-12-05)
+++ v1 (2026-08-26)
@@ -1,2021 +1,4425 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="462D5948" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC">
+    <w:p w14:paraId="060B704D" w14:textId="537013B7" w:rsidR="00B460DC" w:rsidRPr="003C5191" w:rsidRDefault="00AC46B4" w:rsidP="003C5191">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">Template da Revista Transverso: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B650CC">
+        <w:t>(título)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6E72" w:rsidRPr="003C5191">
         <w:br/>
-        <w:t>instruções para envio de artigos (subtítulo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26C94" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">nstruções para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">envio de artigos </w:t>
+      </w:r>
+      <w:r w:rsidR="002456F4" w:rsidRPr="003C5191">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B650CC">
+        <w:t>subtítulo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C6F64C" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC" w:rsidP="00D04EA8">
+    <w:p w14:paraId="7FDFF7C9" w14:textId="2E915D49" w:rsidR="00B460DC" w:rsidRPr="00D66F5F" w:rsidRDefault="00A0652C" w:rsidP="00C92D99">
       <w:pPr>
         <w:pStyle w:val="Autores"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">&lt;Autor 1 – </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> – instituição&gt;</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="008028E5" w:rsidRPr="00D66F5F">
+        <w:t xml:space="preserve">Autor 1 – email </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57" w:rsidRPr="00D66F5F">
+        <w:t xml:space="preserve">– titulação – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66F5F">
+        <w:t>vinculação (Unidade/ Instituição/ SIGLA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE3B359" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC" w:rsidP="00D04EA8">
+    <w:p w14:paraId="14921935" w14:textId="19B474B7" w:rsidR="008028E5" w:rsidRPr="00D66F5F" w:rsidRDefault="008028E5" w:rsidP="00C92D99">
       <w:pPr>
         <w:pStyle w:val="Autores"/>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-        <w:t>&gt;</w:t>
+      <w:r w:rsidRPr="00D66F5F">
+        <w:t xml:space="preserve">Autor 2 – email – </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57" w:rsidRPr="00D66F5F">
+        <w:t xml:space="preserve">titulação – </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0652C" w:rsidRPr="00D66F5F">
+        <w:t>vinculação (Unidade/ Instituição/ SIGLA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D645333" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC" w:rsidP="00D04EA8">
+    <w:p w14:paraId="2D339F9B" w14:textId="3AEE56FD" w:rsidR="008028E5" w:rsidRPr="00D66F5F" w:rsidRDefault="008028E5" w:rsidP="00C92D99">
       <w:pPr>
         <w:pStyle w:val="Autores"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> – instituição&gt;</w:t>
+      <w:r w:rsidRPr="00D66F5F">
+        <w:t xml:space="preserve">Autor 3 – email – </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57" w:rsidRPr="00D66F5F">
+        <w:t xml:space="preserve">titulação – </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0652C" w:rsidRPr="00D66F5F">
+        <w:t>vinculação (Unidade/ Instituição/ SIGLA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD8745D" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC" w:rsidP="00D04EA8">
+    <w:p w14:paraId="48DCA5BC" w14:textId="648BFED3" w:rsidR="001966EC" w:rsidRPr="00D66F5F" w:rsidRDefault="001966EC" w:rsidP="00C92D99">
       <w:pPr>
         <w:pStyle w:val="Autores"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> – instituição&gt;</w:t>
+      <w:r w:rsidRPr="00D66F5F">
+        <w:t xml:space="preserve">Autor 4 – email – </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57" w:rsidRPr="00D66F5F">
+        <w:t xml:space="preserve">titulação – </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0652C" w:rsidRPr="00D66F5F">
+        <w:t xml:space="preserve">vinculação (Unidade </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66F5F">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0652C" w:rsidRPr="00D66F5F">
+        <w:t>Instituição/ SIGLA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F4ED65" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC" w:rsidP="00D04EA8">
+    <w:p w14:paraId="1DE1BCB6" w14:textId="69BBD977" w:rsidR="001966EC" w:rsidRPr="00D66F5F" w:rsidRDefault="001966EC" w:rsidP="00C92D99">
       <w:pPr>
         <w:pStyle w:val="Autores"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> – instituição&gt;</w:t>
+      <w:r w:rsidRPr="00D66F5F">
+        <w:t xml:space="preserve">Autor 5 – email – </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57" w:rsidRPr="00D66F5F">
+        <w:t xml:space="preserve">titulação – </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0652C" w:rsidRPr="00D66F5F">
+        <w:t>vinculação (Unidade</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66F5F" w:rsidRPr="00D66F5F">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0652C" w:rsidRPr="00D66F5F">
+        <w:t xml:space="preserve"> Instituição/ SIGLA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D444530" w14:textId="24CF6790" w:rsidR="00D334C8" w:rsidRDefault="004775BC" w:rsidP="00D04EA8">
+    <w:p w14:paraId="5FBB7156" w14:textId="73E56E57" w:rsidR="00FD7AB7" w:rsidRPr="002724DC" w:rsidRDefault="006C7CDF" w:rsidP="002724DC">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002724DC">
         <w:rPr>
           <w:b/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Resumo:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002724DC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C24E5">
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">Os autores, </w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="00126A57">
+        <w:t>no máximo cinco,</w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> devem se lembrar que o resumo precisa apresentar, de modo conciso, a temática, os objetivos, os procedimentos e as conclusões do artigo. O resumo deve conter no máximo 150 palavras para cada versão. Todo o </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC46B4" w:rsidRPr="003C5191">
+        <w:t>documento</w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> deve </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC46B4" w:rsidRPr="003C5191">
+        <w:t>ser formatado de acordo com</w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
         <w:t xml:space="preserve"> os estilos predefinidos neste </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> exceção de alguns recursos de realce dentro do parágrafo, como o negrito (como no título deste parágrafo), grifo ou itálico (que deve ser utilizado para palavras estrangeiras). Isso facilitará a formatação de todo o documento. </w:t>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
+        <w:t>. Aqui deve ser aplicado o estilo “Resumo”. No próximo parágrafo (Palavras-chave) deve ser aplicado o estilo “Palavras-chave”</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0BDB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0BDB">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
+        <w:t>o resumo em inglês</w:t>
+      </w:r>
+      <w:r w:rsidR="00422121" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66F5F">
+        <w:t>─</w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> tradução deste parágrafo </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66F5F">
+        <w:t>─</w:t>
+      </w:r>
+      <w:r w:rsidR="00422121" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">o estilo </w:t>
+      </w:r>
+      <w:r w:rsidR="002469AC" w:rsidRPr="003C5191">
+        <w:t>“Abstract” e</w:t>
+      </w:r>
+      <w:r w:rsidR="00422121" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002469AC" w:rsidRPr="003C5191">
+        <w:t>logo após</w:t>
+      </w:r>
+      <w:r w:rsidR="00422121" w:rsidRPr="003C5191">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002469AC" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> o estilo “Keywords”. </w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">Todos os títulos, parágrafos, legendas, fontes de </w:t>
+      </w:r>
+      <w:r w:rsidR="0045247D" w:rsidRPr="003C5191">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">eferência, deverão ser sempre formatados aplicando os estilos de texto e não aplicando os formatos de fonte e parágrafo. Com exceção </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC46B4" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">alguns recursos de realce dentro do parágrafo, como </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66F5F">
+        <w:t>negrito</w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="00126A57">
+        <w:t>grifo</w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="00126A57">
+        <w:t>itálico</w:t>
+      </w:r>
+      <w:r w:rsidR="001966EC" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> (que deve ser utilizado para palavras estrangeiras). </w:t>
+      </w:r>
+      <w:r w:rsidR="002469AC" w:rsidRPr="003C5191">
+        <w:t>Isso facilitará a formatação de todo o documento</w:t>
+      </w:r>
+      <w:r w:rsidR="002469AC" w:rsidRPr="002724DC">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1F01E7" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC" w:rsidP="00D04EA8">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0021420F" w14:textId="02B28928" w:rsidR="00900360" w:rsidRPr="002724DC" w:rsidRDefault="006C7CDF" w:rsidP="002724DC">
+      <w:pPr>
+        <w:pStyle w:val="Palavras-Chave"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5191">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Palavras-chave:</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> artigo, publicação, resumo (mínimo 3 e máximo 5).</w:t>
+      <w:r w:rsidRPr="002724DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t>artigo, publicação, resumo (mínimo 3 e máximo 5).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5398CEFD" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC" w:rsidP="00D04EA8">
+    <w:p w14:paraId="738D3DCA" w14:textId="2D2E6268" w:rsidR="00B460DC" w:rsidRPr="00C92D99" w:rsidRDefault="006C7CDF" w:rsidP="00C92D99">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C92D99">
         <w:rPr>
           <w:b/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Abstract:</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> e depois o resumo e as palavras-chave. O itálico deve ser utilizado para a língua diferente daquela do corpo do artigo (no caso do artigo em português, as palavras estrangeiras devem ser formatadas em itálico).</w:t>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> Aqui, os autores devem apresentar o resumo em inglês. Caso o artigo tenha sido redigido em língua inglesa, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0BDB">
+        <w:t xml:space="preserve">utilizar o posicionamento invertido </w:t>
+      </w:r>
+      <w:r w:rsidR="00377EA7">
+        <w:t>─</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0BDB">
+        <w:t xml:space="preserve"> primeiro o abstract e keywords e depois o resumo e as palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0056207C" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0BDB">
+        <w:t>O itálico deve ser utilizado para a língua diferente</w:t>
+      </w:r>
+      <w:r w:rsidR="0065106A">
+        <w:t xml:space="preserve"> daquela do corpo do artigo (no caso do artigo em português, as palavras estrangeiras devem ser formatadas em itálico).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2849921C" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC" w:rsidP="00D04EA8">
+    <w:p w14:paraId="60A305DD" w14:textId="5BBCC434" w:rsidR="000B649D" w:rsidRPr="003C5191" w:rsidRDefault="006C7CDF" w:rsidP="003C5191">
       <w:pPr>
         <w:pStyle w:val="Keywords"/>
       </w:pPr>
-      <w:r>
-[...350 lines deleted...]
-      <w:r w:rsidR="00EB2ACA" w:rsidRPr="00EB2ACA">
+      <w:r w:rsidRPr="00C92D99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Figura 1</w:t>
-[...5 lines deleted...]
-        <w:t>, a seguir, traz a marca da Revista Transverso que não sofreu modificações ao longo do tempo.</w:t>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> paper, publication, abstract (</w:t>
+      </w:r>
+      <w:r w:rsidR="00197858" w:rsidRPr="00C92D99">
+        <w:t>minimum 3 and maximum 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002724DC" w:rsidRPr="00C92D99">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B649D" w:rsidRPr="003C5191">
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42885C16" w14:textId="35033B1F" w:rsidR="004623F0" w:rsidRDefault="004623F0" w:rsidP="004623F0">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EB2ACA">
+    <w:p w14:paraId="664701FF" w14:textId="7EE062DC" w:rsidR="00B460DC" w:rsidRPr="003C5191" w:rsidRDefault="006C7CDF" w:rsidP="00C92D99">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5191">
+        <w:lastRenderedPageBreak/>
+        <w:t>Introdução</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E9D7EE" w14:textId="63AC20DE" w:rsidR="0065106A" w:rsidRDefault="0074433F" w:rsidP="00C92D99">
+      <w:r w:rsidRPr="003C5191">
+        <w:t>O documento</w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">, que deverá ter no </w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="00126A57">
+        <w:t>mínimo</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:t xml:space="preserve"> 12 e no máximo 16 páginas</w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="00126A57">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00126A57">
+        <w:t>deve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> ser apresentado em Word (.doc ou .docx),</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5525" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> aplicando a hierarquia de títulos com os estilos </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66F5F">
+        <w:t xml:space="preserve">Título, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5525" w:rsidRPr="003C5191">
+        <w:t>Título 1, Título 2, Título 3 e Título 4 (no máximo 4 níveis de título</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66F5F">
+        <w:t xml:space="preserve"> para o texto</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5525" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66F5F">
+        <w:t>Entre dois</w:t>
+      </w:r>
+      <w:r w:rsidR="000B63BF">
+        <w:t xml:space="preserve"> níveis de título deve </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66F5F">
+        <w:t>haver</w:t>
+      </w:r>
+      <w:r w:rsidR="000B63BF">
+        <w:t xml:space="preserve"> sempre, pelo menos, um parágrafo de texto. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="003C5191">
+        <w:t>Utilizar sempre os estilos de texto (</w:t>
+      </w:r>
+      <w:r w:rsidR="00377EA7">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="003C5191">
+        <w:t>enu “Página Inicial”, função “Estilos”</w:t>
+      </w:r>
+      <w:r w:rsidR="00377EA7">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="003C5191">
+        <w:t>, e não aplica</w:t>
+      </w:r>
+      <w:r w:rsidR="00377EA7">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66F5F">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> forma</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66F5F">
+        <w:t>tação</w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> de fonte e parágrafo</w:t>
+      </w:r>
+      <w:r w:rsidR="00377EA7">
+        <w:t xml:space="preserve"> diretamente</w:t>
+      </w:r>
+      <w:r w:rsidR="000B63BF">
+        <w:t>. E</w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">xceção apenas </w:t>
+      </w:r>
+      <w:r w:rsidR="00422121" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">para </w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="003C5191">
+        <w:t>alguns realce</w:t>
+      </w:r>
+      <w:r w:rsidR="00864613" w:rsidRPr="003C5191">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> dentro do parágrafo, como </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66F5F">
+        <w:t>negrito</w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="003C5191">
+        <w:t>, grifo ou itálico (que deve ser utilizado para palavras estrangeira</w:t>
+      </w:r>
+      <w:r w:rsidR="00864613" w:rsidRPr="003C5191">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00002020">
+        <w:t xml:space="preserve">, inclusive as expressões </w:t>
+      </w:r>
+      <w:r w:rsidR="00002020" w:rsidRPr="00002020">
         <w:rPr>
-          <w:b/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
+        <w:t>apud</w:t>
+      </w:r>
+      <w:r w:rsidR="00002020">
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:r w:rsidR="00002020" w:rsidRPr="00002020">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidR="00002020">
+        <w:t xml:space="preserve"> usadas em referências</w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5525" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">O corpo do texto </w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">deverá </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5525" w:rsidRPr="003C5191">
+        <w:t>utiliza</w:t>
+      </w:r>
+      <w:r w:rsidR="009B62FB" w:rsidRPr="003C5191">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5525" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> o estilo “</w:t>
+      </w:r>
+      <w:r w:rsidR="0065106A">
+        <w:t>Normal” ou “</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92D99" w:rsidRPr="003C5191">
+        <w:t>Texto corrido</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5525" w:rsidRPr="003C5191">
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCC098F" w14:textId="5671A8BA" w:rsidR="000B63BF" w:rsidRDefault="0074433F" w:rsidP="00C92D99">
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">O formato da página é A4 com margens </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5525" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">predefinidas neste </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5525" w:rsidRPr="0065106A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57" w:rsidRPr="00126A57">
+        <w:t xml:space="preserve">(3,5 cm </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66F5F">
+        <w:t>─</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57" w:rsidRPr="00126A57">
+        <w:t xml:space="preserve">topo, 2,5 cm </w:t>
+      </w:r>
+      <w:r w:rsidR="00805102">
+        <w:t>─</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57" w:rsidRPr="00126A57">
+        <w:t xml:space="preserve">base, 6 cm </w:t>
+      </w:r>
+      <w:r w:rsidR="00805102">
+        <w:t>─</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57" w:rsidRPr="00126A57">
+        <w:t xml:space="preserve">esquerda e 2 cm </w:t>
+      </w:r>
+      <w:r w:rsidR="00805102">
+        <w:t>─</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57" w:rsidRPr="00126A57">
+        <w:t>direita).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CDC215" w14:textId="5D75BF16" w:rsidR="00CE41BE" w:rsidRDefault="00CE41BE" w:rsidP="00C92D99">
+      <w:r>
+        <w:t>Observe ainda o uso do estilo “Parágrafo da lista” para listagem de tópicos</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD10C0">
+        <w:t>, como esta a seguir</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F92CFE" w14:textId="357244FA" w:rsidR="000B63BF" w:rsidRDefault="0074433F" w:rsidP="00CE41BE">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">Notas de rodapé </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5525" w:rsidRPr="003C5191">
+        <w:t>utilizarão o estilo “</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92D99" w:rsidRPr="003C5191">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="009D13A7" w:rsidRPr="003C5191">
+        <w:t>ota de</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92D99" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidR="009D13A7" w:rsidRPr="003C5191">
+        <w:t>odapé</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5525" w:rsidRPr="003C5191">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD10C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0065106A">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00D31EB3">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5525" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1270B4" w14:textId="75DE56B8" w:rsidR="000B63BF" w:rsidRDefault="006D5525" w:rsidP="00CE41BE">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5191">
+        <w:t>Os termos estrangeiros devem utilizar a fonte em itálico</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31EB3">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5416A8" w14:textId="58A212C0" w:rsidR="0019637B" w:rsidRDefault="0074433F" w:rsidP="00CE41BE">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5191">
+        <w:t>Quando forem usadas siglas</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:t>, acrônimos</w:t>
+      </w:r>
+      <w:r w:rsidR="000B63BF">
+        <w:t xml:space="preserve"> ou abreviaturas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t>, explicá-las</w:t>
+      </w:r>
+      <w:r w:rsidR="000B63BF">
+        <w:t xml:space="preserve">, colocando-as por extenso, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t>na primeira vez que surgirem</w:t>
+      </w:r>
+      <w:r w:rsidR="000B63BF">
+        <w:t>, para então passar a utilizá-las n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t>as menções</w:t>
+      </w:r>
+      <w:r w:rsidR="000B63BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B63BF" w:rsidRPr="003C5191">
+        <w:t>seguintes</w:t>
+      </w:r>
+      <w:r w:rsidR="000B63BF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D314EF" w14:textId="172A0D97" w:rsidR="00D31EB3" w:rsidRDefault="00D31EB3" w:rsidP="00CE41BE">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Atenção ao símbolo de travessão, que deve ser este “─” e não este “-”, que é um hífen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232411A4" w14:textId="032CA6FC" w:rsidR="00D31EB3" w:rsidRDefault="00D31EB3" w:rsidP="00CE41BE">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Para quebras de página, utilizar “Ctrl+Enter”, ou no menu “Inserir” a função “Quebra de Página”, e não acrescentar linhas extras em branco.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645073B1" w14:textId="2CB4DA90" w:rsidR="00D31EB3" w:rsidRPr="003C5191" w:rsidRDefault="00D31EB3" w:rsidP="00B410DF">
+      <w:r>
+        <w:t xml:space="preserve">A transferência do texto de um documento para este </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470B18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> da Revista Transverso, pode ser feita </w:t>
+      </w:r>
+      <w:r w:rsidR="00470B18">
+        <w:t xml:space="preserve">selecionando uma porção do texto do documento original </w:t>
+      </w:r>
+      <w:r w:rsidR="00B410DF">
+        <w:t>que tenha a mesma hierarquia (formatação única),</w:t>
+      </w:r>
+      <w:r w:rsidR="00470B18">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A4E">
+        <w:t xml:space="preserve">utilizando </w:t>
+      </w:r>
+      <w:r w:rsidR="00470B18">
+        <w:t>a função “</w:t>
+      </w:r>
+      <w:r w:rsidR="00B410DF">
+        <w:t>Copiar</w:t>
+      </w:r>
+      <w:r w:rsidR="00470B18">
+        <w:t>” (menu “Página Inicial”)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B410DF">
+        <w:t xml:space="preserve"> ─</w:t>
+      </w:r>
+      <w:r w:rsidR="00470B18">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B410DF">
+        <w:t>ou atalho “Ctrl+C”</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A4E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B410DF">
+        <w:t xml:space="preserve">─ </w:t>
+      </w:r>
+      <w:r w:rsidR="00470B18">
+        <w:t xml:space="preserve">e, em seguida, colando sem formatação neste documento </w:t>
+      </w:r>
+      <w:r w:rsidR="00470B18" w:rsidRPr="00470B18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:r w:rsidR="00470B18">
+        <w:t xml:space="preserve"> no trecho</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00470B18">
+        <w:t xml:space="preserve">que </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tenha a formatação </w:t>
+      </w:r>
+      <w:r w:rsidR="00470B18">
+        <w:t xml:space="preserve">desejada (isto é, o estilo na hierarquia de texto adequada), utilizando a função “Colar” do menu “Página Inicial”, opções “Colar Especial” e “Texto não formatado”. Isso faz </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A4E">
+        <w:t xml:space="preserve">com </w:t>
+      </w:r>
+      <w:r w:rsidR="00470B18">
+        <w:t xml:space="preserve">que o texto seja colado </w:t>
+      </w:r>
+      <w:r w:rsidR="00B410DF">
+        <w:t xml:space="preserve">no novo documento utilizando a formatação adequada do </w:t>
+      </w:r>
+      <w:r w:rsidR="00B410DF" w:rsidRPr="00B410DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:r w:rsidR="00B410DF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00470B18">
+        <w:t>descartando a formatação original, assumindo a formatação do parágrafo onde está sendo colado.</w:t>
+      </w:r>
+      <w:r w:rsidR="0004062C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A4E">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="0004062C">
+        <w:t>utra opção é colar o texto no novo documento e, com o cursor posicionado no respectivo trecho, no menu “Página Inicial”, escolher o grupo “Estilos”</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD10C0">
+        <w:t xml:space="preserve"> (ou atalho “Alt+Ctrl+Shift+S”)</w:t>
+      </w:r>
+      <w:r w:rsidR="0004062C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD10C0">
+        <w:t>escolhendo da lista apresentada, o estilo de texto adequado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DBAAD2" w14:textId="0CB2F5A7" w:rsidR="0074433F" w:rsidRPr="00C92D99" w:rsidRDefault="0074433F" w:rsidP="00C92D99">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t>Citações</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58648E00" w14:textId="36D97A56" w:rsidR="000B63BF" w:rsidRDefault="00832D44" w:rsidP="00C92D99">
+      <w:r w:rsidRPr="00C92D99">
+        <w:t>As citações</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2">
+        <w:t xml:space="preserve"> e suas respectivas referências</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0065106A">
+        <w:t xml:space="preserve">devem seguir as normas </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2">
+        <w:t>da</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2" w:rsidRPr="000F5AB2">
+        <w:t xml:space="preserve"> Associação Brasileira de Normas Técnicas (ABNT) </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2">
+        <w:t>utilizando, inclusive, a norma atualizada</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2" w:rsidRPr="000F5AB2">
+        <w:t xml:space="preserve"> NBR</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2" w:rsidRPr="000F5AB2">
+        <w:lastRenderedPageBreak/>
+        <w:t>10520:2023</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB656B">
+        <w:t xml:space="preserve"> O formato utilizado deve ser o autor-data, sendo que a seção Referências </w:t>
+      </w:r>
+      <w:r w:rsidR="00805102">
+        <w:t>apresenta</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB656B">
+        <w:t xml:space="preserve"> a lista de referências em ordem alfabética.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD0B674" w14:textId="2503D70A" w:rsidR="000B63BF" w:rsidRDefault="000B63BF" w:rsidP="000B63BF">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Citações diretas ou indiretas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57CA5E2B" w14:textId="78F70909" w:rsidR="000B63BF" w:rsidRPr="00C92D99" w:rsidRDefault="000B63BF" w:rsidP="000B63BF">
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">As citações diretas ou textuais </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">devem trazer, entre parênteses, o autor, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o ano</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> da publicação e a página na qual se encontra a citação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sobrenome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ano</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t>, p. x)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00805102">
+        <w:t xml:space="preserve"> O ponto final da frase citada deve ser colocado apenas após os parênteses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F8AC4B" w14:textId="0146DF60" w:rsidR="002C42C6" w:rsidRPr="00C92D99" w:rsidRDefault="0065106A" w:rsidP="00C92D99">
+      <w:r>
+        <w:t xml:space="preserve">As citações </w:t>
+      </w:r>
+      <w:r w:rsidR="00970BD2" w:rsidRPr="00C92D99">
+        <w:t>indiretas podem ser feitas por meio da menção ao autor no corpo do texto, acrescid</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A4E">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1610E" w:rsidRPr="00C92D99">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o ano</w:t>
+      </w:r>
+      <w:r w:rsidR="00970BD2" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> de publicação entre parênteses. Por exemplo: Segundo Sobrenome (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ano</w:t>
+      </w:r>
+      <w:r w:rsidR="00970BD2" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">), as razões para </w:t>
+      </w:r>
+      <w:r w:rsidR="002C42C6" w:rsidRPr="00C92D99">
+        <w:t>a queda de qualidade.</w:t>
+      </w:r>
+      <w:r w:rsidR="00847540">
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111B32F0" w14:textId="4A498259" w:rsidR="008A2346" w:rsidRPr="00C92D99" w:rsidRDefault="00D30862" w:rsidP="00C92D99">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">Citações </w:t>
+      </w:r>
+      <w:r w:rsidR="000B63BF">
+        <w:t>diretas</w:t>
+      </w:r>
+      <w:r w:rsidR="002C42C6" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="008A2346" w:rsidRPr="00C92D99">
+        <w:t>urtas</w:t>
+      </w:r>
+      <w:r w:rsidR="000B63BF">
+        <w:t xml:space="preserve"> ou longas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A23B127" w14:textId="6168C15C" w:rsidR="0019637B" w:rsidRPr="00C92D99" w:rsidRDefault="002C42C6" w:rsidP="00C92D99">
+      <w:r w:rsidRPr="00C92D99">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="0074433F" w:rsidRPr="00C92D99">
+        <w:t>As citações textuais curtas devem vir entre aspas no texto quando tiverem até três linhas</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2" w:rsidRPr="000F5AB2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">seguidas das </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2">
+        <w:t xml:space="preserve">suas respectivas </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2" w:rsidRPr="00C92D99">
+        <w:t>referências</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="000B63BF">
+        <w:t>(Sobrenome, ano, p. x)</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47723054" w14:textId="7F80F2A2" w:rsidR="0019637B" w:rsidRDefault="00D80867" w:rsidP="00C92D99">
+      <w:pPr>
+        <w:pStyle w:val="Citao"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">As citações que ultrapassarem três linhas </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE41BE">
+        <w:t>são</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> citaç</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE41BE">
+        <w:t>ões</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> longa</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE41BE">
+        <w:t>s, não devendo conter</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE41BE" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> aspas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE41BE">
+        <w:t xml:space="preserve">. Devem usar </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2">
+        <w:t xml:space="preserve">o estilo “Citação” ou “Citação recuada” </w:t>
+      </w:r>
+      <w:r w:rsidR="00805102">
+        <w:t>─</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">espaço entrelinhas simples, corpo </w:t>
+      </w:r>
+      <w:r w:rsidR="002C42C6" w:rsidRPr="003C5191">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> e recu</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE41BE">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE41BE">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> 4 cm </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE41BE">
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> esquerd</w:t>
+      </w:r>
+      <w:r w:rsidR="0074433F" w:rsidRPr="003C5191">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2">
+        <w:t>. E</w:t>
+      </w:r>
+      <w:r w:rsidR="0074433F" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">ste é um exemplo de citação longa. Não se esqueça </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE41BE">
+        <w:t xml:space="preserve">da respectiva </w:t>
+      </w:r>
+      <w:r w:rsidR="0074433F" w:rsidRPr="003C5191">
+        <w:t>referência</w:t>
+      </w:r>
+      <w:r w:rsidR="00907AC6" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002724DC" w:rsidRPr="003C5191">
+        <w:t>Sobrenome do autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00907AC6" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2">
+        <w:t>ano</w:t>
+      </w:r>
+      <w:r w:rsidR="00907AC6" w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2">
+        <w:t>p.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2EBB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5AB2">
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="00907AC6" w:rsidRPr="003C5191">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0074433F" w:rsidRPr="003C5191">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9B5EB4" w14:textId="7E4377A6" w:rsidR="00FB656B" w:rsidRPr="00FB656B" w:rsidRDefault="00FB656B" w:rsidP="00FB656B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Normas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B31AF71" w14:textId="2DCDDFC0" w:rsidR="00C92D99" w:rsidRDefault="00847540" w:rsidP="00C92D99">
+      <w:r>
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7A19" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> as</w:t>
+      </w:r>
+      <w:r w:rsidR="000A06E8" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB656B">
+        <w:t xml:space="preserve">citações e </w:t>
+      </w:r>
+      <w:r w:rsidR="000A06E8" w:rsidRPr="00C92D99">
+        <w:t>referências</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB656B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utilizar sempre </w:t>
+      </w:r>
+      <w:r w:rsidR="000A06E8" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">as normas ABNT </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A4E">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000A06E8" w:rsidRPr="00C92D99">
+        <w:t>NBR</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A4E">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000A06E8" w:rsidRPr="00C92D99">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C457516" w14:textId="241B0967" w:rsidR="00FB656B" w:rsidRDefault="00FB656B" w:rsidP="00FB656B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Consultas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291019D2" w14:textId="3CCB2E14" w:rsidR="00FB656B" w:rsidRPr="00FB656B" w:rsidRDefault="00FB656B" w:rsidP="00FB656B">
+      <w:r>
+        <w:t>Mais informações sobre as referências e citações podem ser obtidas em publicações da Editora UEMG</w:t>
+      </w:r>
+      <w:r w:rsidR="0098319F">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF901FB" w14:textId="64499556" w:rsidR="00B460DC" w:rsidRPr="00C92D99" w:rsidRDefault="0074433F" w:rsidP="00C92D99">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t>Imagens no texto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D09122" w14:textId="1FB77CE8" w:rsidR="002165EC" w:rsidRPr="00C92D99" w:rsidRDefault="008F3254" w:rsidP="00C92D99">
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="0074433F" w:rsidRPr="00C92D99">
+        <w:t>lustrações</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0074433F" w:rsidRPr="00C92D99">
+        <w:t>fotografias</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, desenhos, </w:t>
+      </w:r>
+      <w:r w:rsidR="0074433F" w:rsidRPr="00C92D99">
+        <w:t>mapas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0074433F" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D63FE" w:rsidRPr="00C92D99">
+        <w:t>serão apresentad</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A4E">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007D63FE" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">s como figuras </w:t>
+      </w:r>
+      <w:r w:rsidR="00435164" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="0074433F" w:rsidRPr="00C92D99">
+        <w:t>devem estar referenciad</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A4E">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0074433F" w:rsidRPr="00C92D99">
+        <w:t>s e explicad</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A4E">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0074433F" w:rsidRPr="00C92D99">
+        <w:t>s no corpo do texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00435164" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">Quadros, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tabelas e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t>gráficos</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> devem utilizar legendas específicas com seus respectivos nomes</w:t>
+      </w:r>
+      <w:r w:rsidR="006C08A2">
+        <w:t>. A diferença entre quadro e tabela é que os elementos das tabelas são dados numéricos e os quadros são compostos por informações textuais</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6BB7" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">Para inserir o rótulo da legenda </w:t>
+      </w:r>
+      <w:r w:rsidR="00805102" w:rsidRPr="00C92D99">
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidR="00805102">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00805102" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6BB7" w:rsidRPr="00C92D99">
+        <w:t>no menu “Referências”, a função “Inserir Legenda”. Dessa forma</w:t>
+      </w:r>
+      <w:r w:rsidR="00D942A2">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6BB7" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> o Word faz o controle automático da numeração do tipo de inserção escolhida. Depois, para referenciar no texto, utilize</w:t>
+      </w:r>
+      <w:r w:rsidR="00D942A2">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6BB7" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> no menu “Inserir”, a função “Referência Cruzada” e selecione o tipo de inserção e a inserção específica. </w:t>
+      </w:r>
+      <w:r w:rsidR="00435164" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">Por exemplo: a </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6BB7" w:rsidRPr="00C92D99">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="005B6BB7" w:rsidRPr="00C92D99">
+        <w:instrText xml:space="preserve"> REF _Ref151316108 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FA6E72">
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005B6BB7" w:rsidRPr="00C92D99">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A0652C" w:rsidRPr="00C92D99">
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB2ACA">
+      <w:r w:rsidR="00A0652C">
         <w:rPr>
-          <w:b/>
-[...17 lines deleted...]
-          <w:b/>
+          <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB2ACA">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005B6BB7" w:rsidRPr="00C92D99">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...10 lines deleted...]
-        <w:t>O negrito da identificação da figura é feito manualmente, depois da aplicação do estilo “Legenda”.</w:t>
+      <w:r w:rsidR="00435164" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">, a seguir, traz a marca da </w:t>
+      </w:r>
+      <w:r w:rsidR="00435164" w:rsidRPr="00C92D99">
+        <w:lastRenderedPageBreak/>
+        <w:t>Revista Transverso</w:t>
+      </w:r>
+      <w:r w:rsidR="00805102">
+        <w:t>. Para inserir a figura escolha, no menu “Layout”, a função “Posição”, a opção “Alinhada com o texto” e aplique o estilo de parágrafo “Fig”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC8DCE3" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC" w:rsidP="004623F0">
+    <w:p w14:paraId="50D9F253" w14:textId="27FB26AD" w:rsidR="002D7548" w:rsidRPr="00C92D99" w:rsidRDefault="002D7548" w:rsidP="00C92D99">
       <w:pPr>
         <w:pStyle w:val="Fig"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C92D99">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06F5968D" wp14:editId="169D6416">
-[...3 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69078254" wp14:editId="048422FF">
+            <wp:extent cx="2876418" cy="1511300"/>
+            <wp:effectExtent l="0" t="0" r="635" b="0"/>
+            <wp:docPr id="2" name="Imagem 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.jpg"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="0" name="Fig_Transverso.jpg"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3927883" cy="2063750"/>
+                      <a:ext cx="2884426" cy="1515508"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACECC7A" w14:textId="590FB397" w:rsidR="00D334C8" w:rsidRPr="00EB2ACA" w:rsidRDefault="00EB2ACA" w:rsidP="004623F0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00EB2ACA">
+    <w:p w14:paraId="17DD37A2" w14:textId="6D06E919" w:rsidR="000C7E48" w:rsidRDefault="005B6BB7" w:rsidP="008F3254">
+      <w:pPr>
+        <w:pStyle w:val="Legenda"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Ref151316108"/>
+      <w:r w:rsidRPr="00B410DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0652C" w:rsidRPr="00B410DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00A0652C" w:rsidRPr="00B410DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Figura \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00A0652C" w:rsidRPr="00B410DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A0652C" w:rsidRPr="00B410DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0652C" w:rsidRPr="00B410DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="002D7548" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D942A2">
+        <w:t>─</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7548" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> Marca </w:t>
+      </w:r>
+      <w:r w:rsidR="00847540">
+        <w:t xml:space="preserve">gráfica da </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7548" w:rsidRPr="00C92D99">
+        <w:t>Revista Transverso</w:t>
+      </w:r>
+      <w:r w:rsidR="00847540">
+        <w:t>, em f</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4F9D" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">undo </w:t>
+      </w:r>
+      <w:r w:rsidR="00847540">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4F9D" w:rsidRPr="00C92D99">
+        <w:t>inza</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7548" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">. Caso o título seja grande e ocupe mais </w:t>
+      </w:r>
+      <w:r w:rsidR="00847540">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7548" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> uma linha, o espaçamento </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7548" w:rsidRPr="008F3254">
+        <w:t>simples</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7548" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> é usado</w:t>
+      </w:r>
+      <w:r w:rsidR="008F3254">
+        <w:t xml:space="preserve"> (estilo “Legenda”)</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7548" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">. Entre esse texto </w:t>
+      </w:r>
+      <w:r w:rsidR="00B410DF">
+        <w:t xml:space="preserve">de legenda </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7548" w:rsidRPr="00C92D99">
+        <w:t>da figura e o próximo parágrafo, deve-se observar o espaço de 18 pontos para garantir legibilidade.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5B48" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7548" w:rsidRPr="00B410DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Fonte:</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7548" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00847540">
+        <w:t>elaborado pelo</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7548" w:rsidRPr="00C92D99">
+        <w:t>s autores.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7E48" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F58527" w14:textId="7E42C1B4" w:rsidR="006C08A2" w:rsidRDefault="006C08A2" w:rsidP="006C08A2">
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">As </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ilustrações (figuras, quadros, tabelas, gráficos)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> localizam-se preferencialmente logo após o parágrafo em que forem mencionadas, centralizadas, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>podendo ocasionalmente ultrapassar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> as margens do texto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> para o lado esquerdo da página</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002165EC">
+        <w:t>Seu rótulo, descrição e fonte deve</w:t>
+      </w:r>
+      <w:r w:rsidR="00D942A2">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="002165EC">
+        <w:t xml:space="preserve"> estar sempre após a ilustração. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Para composição da página, evitando deixar grandes áreas em branco, pode-se trabalhar com</w:t>
+      </w:r>
+      <w:r w:rsidR="00517126">
+        <w:t xml:space="preserve"> o tamanho da figura e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> o posicionamento de parágrafos antes ou após a ilustração, mas ela deve estar sempre próxima do texto que primeiro a mencione</w:t>
+      </w:r>
+      <w:r w:rsidR="00517126">
+        <w:t xml:space="preserve"> e, se contiver texto, é necessário que esteja legível (atenção não só ao </w:t>
+      </w:r>
+      <w:r w:rsidR="002165EC">
+        <w:t>tamanho,</w:t>
+      </w:r>
+      <w:r w:rsidR="00517126">
+        <w:t xml:space="preserve"> mas também ao contraste das cores).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDAFE84" w14:textId="11ED2BDE" w:rsidR="006C08A2" w:rsidRPr="00C92D99" w:rsidRDefault="006C08A2" w:rsidP="006C08A2">
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">Quando se tratar de imagens, devem ser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inseridas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">em formato </w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t>jpg e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> com resolução mínima de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> 300 dpi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00126A57">
+        <w:t>No momento da submissão do artigo, as imagens devem ser enviadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:t xml:space="preserve"> como arquivos independentes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00126A57">
+        <w:t>nas seguintes extensões: .jpg</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6F7D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00126A57">
+        <w:t xml:space="preserve">.png, </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00126A57">
+        <w:t>.pdf.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t>Além disso, devem conter títulos, estar numerad</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t>s na sequência e acompanhad</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t>s por suas respectivas legenda</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> e fonte</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002165EC">
+        <w:t>. Todas as ilustrações devem conter sua fonte. Sendo de autoria dos próprios autores, escrever: “Fonte: elaborado pelo</w:t>
+      </w:r>
+      <w:r w:rsidR="002165EC" w:rsidRPr="00C92D99">
+        <w:t>s autores.</w:t>
+      </w:r>
+      <w:r w:rsidR="002165EC">
+        <w:t xml:space="preserve">” Quando for de terceiros, colocar: “Fonte: Autor, ano, p. x.” Se os autores fizeram algum tipo de adaptação, colocar: “Fonte: </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="002165EC">
+        <w:t xml:space="preserve">daptado pelos autores </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:t xml:space="preserve">a partir </w:t>
+      </w:r>
+      <w:r w:rsidR="002165EC">
+        <w:t xml:space="preserve">de Autor, ano, p. x.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t>É responsabilidade do</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:t>(es)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a solicitação de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> autorização </w:t>
+      </w:r>
+      <w:r w:rsidR="00126A57">
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uso e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> publicação das imagens que assim exigirem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAC0D4F" w14:textId="0F379EF7" w:rsidR="000C7E48" w:rsidRPr="00C92D99" w:rsidRDefault="000C7E48" w:rsidP="00C92D99">
+      <w:pPr>
+        <w:pStyle w:val="Tit-Referencia"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92D99">
+        <w:t>Referências</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F873FCE" w14:textId="5CEC2E9A" w:rsidR="000C7E48" w:rsidRPr="00C92D99" w:rsidRDefault="0004062C" w:rsidP="00C92D99">
+      <w:r>
+        <w:t xml:space="preserve">O estilo do título acima é “Tit-Referencia”, que não possui numeração. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7E48" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">As referências bibliográficas deverão ser completas, dispostas em ordem alfabética de sobrenome de autor e cronológica para títulos do mesmo autor, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4908" w:rsidRPr="00C92D99">
+        <w:t>utilizando o estilo “Referências” (</w:t>
+      </w:r>
+      <w:r w:rsidR="00847540">
         <w:t xml:space="preserve">Fonte: </w:t>
       </w:r>
-      <w:r w:rsidR="004807EC">
-[...5 lines deleted...]
-      <w:r w:rsidR="004807EC">
+      <w:r w:rsidR="00C92D99">
+        <w:t>Aptos</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7E48" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve">, corpo 10, espaço de entrelinhas simples, </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7E48" w:rsidRPr="003C5191">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>alinhadas à esquerda</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7E48" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> e com espaçamento de </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4908" w:rsidRPr="00C92D99">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7E48" w:rsidRPr="00C92D99">
+        <w:t xml:space="preserve"> pontos entre si</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4908" w:rsidRPr="00C92D99">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7E48" w:rsidRPr="00C92D99">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A874042" w14:textId="5334CECB" w:rsidR="00D334C8" w:rsidRDefault="004775BC">
-[...87 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="52A78CD7" w14:textId="0E62459D" w:rsidR="000C7E48" w:rsidRPr="003C5191" w:rsidRDefault="000C7E48" w:rsidP="00B650CC">
+      <w:pPr>
+        <w:pStyle w:val="Referencias"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t>SOBRENOME, Nome</w:t>
+      </w:r>
+      <w:r w:rsidR="006C23C6" w:rsidRPr="003C5191">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> Título do artigo</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6F7D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Título da revista em negrito. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">Local da publicação, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B650CC">
+        <w:t>número</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> do volume, número do fascículo, páginas inicial e final do artigo citado, mês e ano da publicação. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C23C6" w:rsidRPr="009902CF">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Local da publicação, número do volume, número do fascículo, páginas inicial e final do artigo citado, mês e ano da publicação. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009902CF">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>[Citação de artigo de revista]</w:t>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>itação de artigo de revista</w:t>
+      </w:r>
+      <w:r w:rsidR="006C23C6" w:rsidRPr="003C5191">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2243EE58" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC">
-[...10 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="00D2E721" w14:textId="2A43DAAB" w:rsidR="000C7E48" w:rsidRPr="003C5191" w:rsidRDefault="000C7E48" w:rsidP="00B650CC">
+      <w:pPr>
+        <w:pStyle w:val="Referencias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5191">
+        <w:lastRenderedPageBreak/>
+        <w:t>SOBRENOME, Nome. Título do capítulo. In</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6F7D">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> SOBRENOME, Nome. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Título do livro em negrito, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">número da edição (somente a partir da segunda). Local de publicação: Editora, ano, p. Y-Z. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C23C6" w:rsidRPr="009902CF">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">número da edição (somente a partir da segunda). Local de publicação: Editora, ano, p. Y-Z. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009902CF">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>[Citação de capítulo de livro]</w:t>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>itação de capítulo de livro</w:t>
+      </w:r>
+      <w:r w:rsidR="006C23C6" w:rsidRPr="003C5191">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231B6E94" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC">
-[...10 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="35F99A5B" w14:textId="72FB0048" w:rsidR="000C7E48" w:rsidRPr="003C5191" w:rsidRDefault="000C7E48" w:rsidP="00B650CC">
+      <w:pPr>
+        <w:pStyle w:val="Referencias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">SOBRENOME, Nome. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Título em negrito</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">, número da edição (somente a partir da segunda). Local de publicação: Editora, ano. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C23C6" w:rsidRPr="009902CF">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">, número da edição (somente a partir da segunda). Local de publicação: Editora, ano. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>[Citação de livro]</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Citação de livro</w:t>
+      </w:r>
+      <w:r w:rsidR="006C23C6" w:rsidRPr="003C5191">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B650CC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6DD79D" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC">
-[...10 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="4296529E" w14:textId="058FBB42" w:rsidR="00422121" w:rsidRPr="003C5191" w:rsidRDefault="000C7E48" w:rsidP="00B650CC">
+      <w:pPr>
+        <w:pStyle w:val="Referencias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">SOBRENOME, Nome. Título do artigo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Título da revista em negrito</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t>. Cidade: Editora, volume, número do fascículo, página</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6F7D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4908" w:rsidRPr="003C5191">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t>cial e final do artigo citado, mês e ano da publicação. Disponível em: http://www. Acesso em: dia</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6F7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t>mês</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6F7D">
+        <w:t xml:space="preserve"> (abreviado com as três primeiras letras, exceto maio) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:t xml:space="preserve">ano. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C23C6" w:rsidRPr="009902CF">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Cidade: Editora, volume, número do fascículo, página inicial e final do artigo citado, mês e ano da publicação. Disponível em: http://www. Acesso em: dia/ mês/ ano. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009902CF">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>[Documento obtido em meio eletrônico]</w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5191">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>ocumento obtido em meio eletrônico</w:t>
+      </w:r>
+      <w:r w:rsidR="006C23C6" w:rsidRPr="003C5191">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D334C8" w:rsidSect="002B67F9">
-[...6 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1418" w:left="1701" w:header="851" w:footer="397" w:gutter="0"/>
+    <w:sectPr w:rsidR="00422121" w:rsidRPr="003C5191" w:rsidSect="00126A57">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11901" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1985" w:right="1134" w:bottom="1418" w:left="3402" w:header="567" w:footer="397" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66232D30" w14:textId="77777777" w:rsidR="004775BC" w:rsidRDefault="004775BC">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="75A4A4D7" w14:textId="77777777" w:rsidR="00F146E0" w:rsidRPr="000D162F" w:rsidRDefault="00F146E0" w:rsidP="00C92D99">
+      <w:r w:rsidRPr="000D162F">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C0EB8F8" w14:textId="77777777" w:rsidR="004775BC" w:rsidRDefault="004775BC">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7648FA60" w14:textId="77777777" w:rsidR="00F146E0" w:rsidRPr="000D162F" w:rsidRDefault="00F146E0" w:rsidP="00C92D99">
+      <w:r w:rsidRPr="000D162F">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAEFF" w:usb1="F9DFFFFF" w:usb2="0000007F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7AF44AF4" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+      <w:id w:val="2071299537"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="214B5320" w14:textId="3934E826" w:rsidR="00C92D99" w:rsidRDefault="00C92D99" w:rsidP="002F5AC6">
+        <w:pPr>
+          <w:pStyle w:val="Rodap"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="16DE9BA9" w14:textId="0A744EC6" w:rsidR="001D1D6D" w:rsidRDefault="001D1D6D" w:rsidP="00C92D99">
     <w:pPr>
-      <w:pBdr>
-[...62 lines deleted...]
-      <w:spacing w:before="300" w:line="240" w:lineRule="auto"/>
+      <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6FBCD448" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="00D334C8">
+  <w:p w14:paraId="3C39F7A7" w14:textId="77777777" w:rsidR="001D1D6D" w:rsidRDefault="001D1D6D" w:rsidP="00C92D99">
     <w:pPr>
-      <w:pBdr>
-[...16 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A2E14FE" w14:textId="07B7D265" w:rsidR="00D334C8" w:rsidRDefault="00761BE7" w:rsidP="00761BE7">
+  <w:p w14:paraId="0289DB89" w14:textId="77777777" w:rsidR="003C5191" w:rsidRDefault="00C92D99" w:rsidP="003C5191">
     <w:pPr>
-      <w:pStyle w:val="NotadeRodap"/>
-[...4 lines deleted...]
-        <w:szCs w:val="18"/>
+      <w:pStyle w:val="Rodap"/>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002724DC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F10F675" wp14:editId="33F0CCD2">
-[...3 lines deleted...]
-          <wp:cNvGraphicFramePr/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="44D541A7" wp14:editId="62C834EB">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-1440180</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>8821420</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5580000" cy="259200"/>
+          <wp:effectExtent l="0" t="0" r="1905" b="7620"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="807466210" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image4.png"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="807466210" name=""/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
-[...7 lines deleted...]
-                  <a:srcRect r="2087"/>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5463529" cy="259200"/>
+                    <a:ext cx="5580000" cy="259200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="008C24E5">
-[...5 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="003C5191">
       <w:tab/>
     </w:r>
-    <w:r>
-[...44 lines deleted...]
-    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Nmerodepgina"/>
+        </w:rPr>
+        <w:id w:val="1086957749"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="003C5191">
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003C5191">
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003C5191">
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003C5191">
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="003C5191">
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24E2AAA1" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC">
-[...51 lines deleted...]
-  <w:p w14:paraId="26B8B091" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="00D334C8">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+      <w:id w:val="-1117362732"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="5C2D2E00" w14:textId="52C0C024" w:rsidR="00C92D99" w:rsidRDefault="00C92D99" w:rsidP="00510711">
+        <w:pPr>
+          <w:pStyle w:val="Rodap"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Nmerodepgina"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="0FB652BE" w14:textId="7894F837" w:rsidR="00B460DC" w:rsidRPr="000D162F" w:rsidRDefault="00B460DC" w:rsidP="00C92D99">
     <w:pPr>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="032E1EF1" w14:textId="77777777" w:rsidR="004775BC" w:rsidRDefault="004775BC">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="333D0ADA" w14:textId="77777777" w:rsidR="00F146E0" w:rsidRPr="000D162F" w:rsidRDefault="00F146E0" w:rsidP="00C92D99">
+      <w:r w:rsidRPr="000D162F">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="272E649A" w14:textId="77777777" w:rsidR="004775BC" w:rsidRDefault="004775BC">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7ADE55E2" w14:textId="77777777" w:rsidR="00F146E0" w:rsidRPr="000D162F" w:rsidRDefault="00F146E0" w:rsidP="00C92D99">
+      <w:r w:rsidRPr="000D162F">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="52F3C30D" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC">
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2365E617" w14:textId="77777777" w:rsidR="00A0652C" w:rsidRDefault="00A0652C" w:rsidP="00A0652C">
+      <w:pPr>
+        <w:pStyle w:val="NotadeRodap"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+          <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE2EBB">
+        <w:t>Os nomes e demais dados de identificação dos autores devem ser removidos do corpo do documento submetido, de modo a garantir o processo de avaliação cega por pares (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE2EBB">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Esta é uma nota de rodapé.</w:t>
+        <w:t>double-blind review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE2EBB">
+        <w:t>) adotado pela Revista Transverso.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Mais informações, por favor acesse: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE2EBB">
+        <w:t>https://revista.uemg.br/transverso/libraryFiles/downloadPublic/193</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6C8EAF53" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC">
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="39430CCE" w14:textId="00555D56" w:rsidR="0065106A" w:rsidRDefault="0065106A" w:rsidP="00EE2EBB">
+      <w:pPr>
+        <w:pStyle w:val="NotadeRodap"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+          <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422121">
+        <w:t>Esta é uma nota de rodapé.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD10C0">
+        <w:t xml:space="preserve"> Quando são apresentad</w:t>
+      </w:r>
+      <w:r w:rsidR="00002020">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD10C0">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00092B45">
+        <w:t>nomes de teclas</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD10C0">
+        <w:t>, separad</w:t>
+      </w:r>
+      <w:r w:rsidR="00002020">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD10C0">
+        <w:t>s com</w:t>
+      </w:r>
+      <w:r w:rsidR="00092B45">
+        <w:t xml:space="preserve"> o sinal de “+”, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A4E">
+        <w:t xml:space="preserve">isso </w:t>
+      </w:r>
+      <w:r w:rsidR="00092B45">
+        <w:t>significa a apresentação de atalhos onde as teclas que o compõem devem ser pressionadas e mantidas assim até o acionamento da última tecla da sequência.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="0D19786A" w14:textId="77777777" w:rsidR="00805102" w:rsidRDefault="0098319F" w:rsidP="00EE2EBB">
+      <w:pPr>
+        <w:pStyle w:val="NotadeRodap"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Para exemplificar, colocamos os links aqui, mas os sites devem constar nas referências, seguindo as normas ABNT. Neste link, o livro completo “Normalização de publicações técnico-científicas da UEMG – 2. ed.” https://editora.uemg.br/component/k2/item/848-normalizacao-uemg-2-ed; e neste próximo link, o extrato específico do capítulo sobre citações: https://editora.uemg.br/images/livros-pdf/catalogo-2024/Normalizacao/7-CITA%C3%87%C3%83O.pdf.</w:t>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Para exemplificar, colocamos os </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4A4E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>links</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> aqui, mas os </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4A4E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sites</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> devem constar nas referências, seguindo as normas ABNT. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E98A4AA" w14:textId="77777777" w:rsidR="00805102" w:rsidRDefault="0098319F" w:rsidP="00EE2EBB">
+      <w:pPr>
+        <w:pStyle w:val="NotadeRodap"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Neste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4A4E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>link</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00805102">
+        <w:t xml:space="preserve">pode ser acessado </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">o livro completo </w:t>
+      </w:r>
+      <w:r w:rsidR="00805102">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098319F">
+        <w:t>Normalização de publicações técnico-científicas da UEMG – 2. ed.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098319F">
+        <w:t xml:space="preserve"> https://editora.uemg.br/component/k2/item/848-normalizacao-uemg-2-ed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AA3C97" w14:textId="5FCA5810" w:rsidR="0098319F" w:rsidRDefault="00805102" w:rsidP="00EE2EBB">
+      <w:pPr>
+        <w:pStyle w:val="NotadeRodap"/>
+      </w:pPr>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="0098319F">
+        <w:t>este próximo</w:t>
+      </w:r>
+      <w:r w:rsidR="008F3254">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0098319F" w:rsidRPr="007F4A4E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>link</w:t>
+      </w:r>
+      <w:r w:rsidR="008F3254">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">está </w:t>
+      </w:r>
+      <w:r w:rsidR="0098319F">
+        <w:t xml:space="preserve">o extrato específico </w:t>
+      </w:r>
+      <w:r w:rsidR="008F3254">
+        <w:t xml:space="preserve">do capítulo </w:t>
+      </w:r>
+      <w:r w:rsidR="0098319F">
+        <w:t xml:space="preserve">sobre citações: </w:t>
+      </w:r>
+      <w:r w:rsidR="0098319F" w:rsidRPr="0098319F">
+        <w:t>https://editora.uemg.br/images/livros-pdf/catalogo-2024/Normalizacao/7-CITA%C3%87%C3%83O.pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="008F3254">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E7AC8AF" w14:textId="77777777" w:rsidR="00D334C8" w:rsidRDefault="004775BC" w:rsidP="002B67F9">
+  <w:p w14:paraId="32DE3DE8" w14:textId="43479ACF" w:rsidR="00DE419B" w:rsidRPr="00B7311C" w:rsidRDefault="00FD0761" w:rsidP="00C92D99">
     <w:pPr>
-      <w:pStyle w:val="Fig-Cabecalho"/>
+      <w:pStyle w:val="Cabealho"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00FD0761">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E595969" wp14:editId="426CD0D4">
-[...3 lines deleted...]
-          <wp:cNvGraphicFramePr/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4556C633" wp14:editId="56CB8630">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-1440180</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>-720090</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1296000" cy="684000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="717888197" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image2.png"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="717888197" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1296000" cy="684000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10769FBE" w14:textId="35BE6336" w:rsidR="006E2557" w:rsidRPr="000D162F" w:rsidRDefault="00A96F49" w:rsidP="00C92D99">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+    <w:r w:rsidRPr="000D162F">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47C71AEA" wp14:editId="0AEDF74F">
+          <wp:extent cx="1130400" cy="594000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2006789389" name="Picture 2006789389"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="16" name="Imagem 16"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1211189" cy="684000"/>
-[...66 lines deleted...]
-                    <a:off x="0" y="0"/>
                     <a:ext cx="1130400" cy="594000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17DF06FE"/>
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15DAC488"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numerada4"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04914D4B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8586F156"/>
+    <w:tmpl w:val="06F6730C"/>
     <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2984" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3128" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3272" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3416" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3560" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3704" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3848" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3992" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4136" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12865A61"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="059EC6FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18424A1E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4740D2EE"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DD727FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26BA352A"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F427E0C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0416001F"/>
+    <w:numStyleLink w:val="Estilo1"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B2E72C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F86EE4A"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="521421BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38DE060C"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E442AF1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2B4A0E7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66161567"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="093CC1EC"/>
+    <w:lvl w:ilvl="0" w:tplc="BAB41676">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68DF029F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D1AC838"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D5A5541"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36DE2B9A"/>
+    <w:lvl w:ilvl="0" w:tplc="904423D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76D472E9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0416001F"/>
+    <w:styleLink w:val="Estilo1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="680" w:hanging="680"/>
+        <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E9202C7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D7A425A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo1"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo2"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo3"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Ttulo4"/>
+      <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1247" w:hanging="1247"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="272830492">
+  <w:num w:numId="1" w16cid:durableId="1570729682">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1424647305">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="750082779">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1400518688">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="993293942">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="748236083">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="2"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="792" w:hanging="432"/>
+        </w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1224" w:hanging="504"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1728" w:hanging="648"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2232" w:hanging="792"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2736" w:hanging="936"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3240" w:hanging="1080"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3744" w:hanging="1224"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="4320" w:hanging="1440"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="505287079">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="770515925">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="428232480">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1481145522">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="660499612">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1042906814">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1761103638">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1446266731">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="741101246">
-[...60 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="15" w16cid:durableId="1974092270">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="1F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneSortMethod w:val="0000"/>
+  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D334C8"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00EF48D1"/>
+    <w:rsidRoot w:val="00B460DC"/>
+    <w:rsid w:val="00002020"/>
+    <w:rsid w:val="00002CA9"/>
+    <w:rsid w:val="000048A9"/>
+    <w:rsid w:val="000147FB"/>
+    <w:rsid w:val="00017E71"/>
+    <w:rsid w:val="000301C1"/>
+    <w:rsid w:val="00032D60"/>
+    <w:rsid w:val="0004062C"/>
+    <w:rsid w:val="0004498E"/>
+    <w:rsid w:val="0006460A"/>
+    <w:rsid w:val="00074CAD"/>
+    <w:rsid w:val="00092B45"/>
+    <w:rsid w:val="00094770"/>
+    <w:rsid w:val="000A06E8"/>
+    <w:rsid w:val="000B4EC0"/>
+    <w:rsid w:val="000B63BF"/>
+    <w:rsid w:val="000B649D"/>
+    <w:rsid w:val="000C7E48"/>
+    <w:rsid w:val="000D162F"/>
+    <w:rsid w:val="000F5AB2"/>
+    <w:rsid w:val="001242F2"/>
+    <w:rsid w:val="00126A57"/>
+    <w:rsid w:val="0019637B"/>
+    <w:rsid w:val="001966EC"/>
+    <w:rsid w:val="00197858"/>
+    <w:rsid w:val="001D1D6D"/>
+    <w:rsid w:val="001D4755"/>
+    <w:rsid w:val="001F4908"/>
+    <w:rsid w:val="002165EC"/>
+    <w:rsid w:val="00231311"/>
+    <w:rsid w:val="002456F4"/>
+    <w:rsid w:val="002469AC"/>
+    <w:rsid w:val="00266B54"/>
+    <w:rsid w:val="002724DC"/>
+    <w:rsid w:val="002C42C6"/>
+    <w:rsid w:val="002C52DA"/>
+    <w:rsid w:val="002D7548"/>
+    <w:rsid w:val="002F5AC6"/>
+    <w:rsid w:val="0031437E"/>
+    <w:rsid w:val="00377EA7"/>
+    <w:rsid w:val="003C5191"/>
+    <w:rsid w:val="003E6AB5"/>
+    <w:rsid w:val="003E7A19"/>
+    <w:rsid w:val="003F139A"/>
+    <w:rsid w:val="00417892"/>
+    <w:rsid w:val="00422121"/>
+    <w:rsid w:val="004345B8"/>
+    <w:rsid w:val="00435164"/>
+    <w:rsid w:val="0045247D"/>
+    <w:rsid w:val="00466D34"/>
+    <w:rsid w:val="00470B18"/>
+    <w:rsid w:val="00480C87"/>
+    <w:rsid w:val="004B2745"/>
+    <w:rsid w:val="004C0A1B"/>
+    <w:rsid w:val="004D7A99"/>
+    <w:rsid w:val="00517126"/>
+    <w:rsid w:val="00517206"/>
+    <w:rsid w:val="005553B8"/>
+    <w:rsid w:val="0056207C"/>
+    <w:rsid w:val="00577E1E"/>
+    <w:rsid w:val="005B55D8"/>
+    <w:rsid w:val="005B6BB7"/>
+    <w:rsid w:val="005D6F7D"/>
+    <w:rsid w:val="006048A6"/>
+    <w:rsid w:val="00606EB6"/>
+    <w:rsid w:val="00610DA4"/>
+    <w:rsid w:val="0065106A"/>
+    <w:rsid w:val="006B1BCB"/>
+    <w:rsid w:val="006C08A2"/>
+    <w:rsid w:val="006C23C6"/>
+    <w:rsid w:val="006C7CDF"/>
+    <w:rsid w:val="006C7F2A"/>
+    <w:rsid w:val="006D5525"/>
+    <w:rsid w:val="006E2557"/>
+    <w:rsid w:val="006E642F"/>
+    <w:rsid w:val="006E7E0C"/>
+    <w:rsid w:val="007038EE"/>
+    <w:rsid w:val="0074088E"/>
+    <w:rsid w:val="0074433F"/>
+    <w:rsid w:val="00792F09"/>
+    <w:rsid w:val="007A6802"/>
+    <w:rsid w:val="007A745F"/>
+    <w:rsid w:val="007D63FE"/>
+    <w:rsid w:val="007F4A4E"/>
+    <w:rsid w:val="007F5B41"/>
+    <w:rsid w:val="008028E5"/>
+    <w:rsid w:val="00805102"/>
+    <w:rsid w:val="00832D44"/>
+    <w:rsid w:val="00833991"/>
+    <w:rsid w:val="008417F7"/>
+    <w:rsid w:val="00841A62"/>
+    <w:rsid w:val="00847540"/>
+    <w:rsid w:val="008557F0"/>
+    <w:rsid w:val="00864613"/>
+    <w:rsid w:val="00866863"/>
+    <w:rsid w:val="008A00F4"/>
+    <w:rsid w:val="008A2346"/>
+    <w:rsid w:val="008C4F9D"/>
+    <w:rsid w:val="008D0BA5"/>
+    <w:rsid w:val="008F3254"/>
+    <w:rsid w:val="00900360"/>
+    <w:rsid w:val="00907721"/>
+    <w:rsid w:val="00907AC6"/>
+    <w:rsid w:val="00907E67"/>
+    <w:rsid w:val="00923982"/>
+    <w:rsid w:val="00965473"/>
+    <w:rsid w:val="00970BD2"/>
+    <w:rsid w:val="00982966"/>
+    <w:rsid w:val="0098319F"/>
+    <w:rsid w:val="009902CF"/>
+    <w:rsid w:val="00990419"/>
+    <w:rsid w:val="00993A66"/>
+    <w:rsid w:val="009B62FB"/>
+    <w:rsid w:val="009C2963"/>
+    <w:rsid w:val="009D13A7"/>
+    <w:rsid w:val="009D719B"/>
+    <w:rsid w:val="009E2C76"/>
+    <w:rsid w:val="009E6005"/>
+    <w:rsid w:val="00A0652C"/>
+    <w:rsid w:val="00A20C4C"/>
+    <w:rsid w:val="00A26B99"/>
+    <w:rsid w:val="00A60FDE"/>
+    <w:rsid w:val="00A656C7"/>
+    <w:rsid w:val="00A8067F"/>
+    <w:rsid w:val="00A96F49"/>
+    <w:rsid w:val="00AA2F29"/>
+    <w:rsid w:val="00AB371A"/>
+    <w:rsid w:val="00AC46B4"/>
+    <w:rsid w:val="00AD10C0"/>
+    <w:rsid w:val="00AF51C8"/>
+    <w:rsid w:val="00B0797C"/>
+    <w:rsid w:val="00B320B4"/>
+    <w:rsid w:val="00B33A52"/>
+    <w:rsid w:val="00B34B70"/>
+    <w:rsid w:val="00B410DF"/>
+    <w:rsid w:val="00B42622"/>
+    <w:rsid w:val="00B45CC3"/>
+    <w:rsid w:val="00B460DC"/>
+    <w:rsid w:val="00B569E9"/>
+    <w:rsid w:val="00B650CC"/>
+    <w:rsid w:val="00B7311C"/>
+    <w:rsid w:val="00BC7088"/>
+    <w:rsid w:val="00BC7943"/>
+    <w:rsid w:val="00BD0E6C"/>
+    <w:rsid w:val="00C04C35"/>
+    <w:rsid w:val="00C13220"/>
+    <w:rsid w:val="00C1363B"/>
+    <w:rsid w:val="00C252FD"/>
+    <w:rsid w:val="00C26C94"/>
+    <w:rsid w:val="00C30A14"/>
+    <w:rsid w:val="00C3498B"/>
+    <w:rsid w:val="00C412EA"/>
+    <w:rsid w:val="00C6340A"/>
+    <w:rsid w:val="00C92D99"/>
+    <w:rsid w:val="00CB5B48"/>
+    <w:rsid w:val="00CD0BDB"/>
+    <w:rsid w:val="00CE32BA"/>
+    <w:rsid w:val="00CE41BE"/>
+    <w:rsid w:val="00CF1BE5"/>
+    <w:rsid w:val="00D01A75"/>
+    <w:rsid w:val="00D1610E"/>
+    <w:rsid w:val="00D30862"/>
+    <w:rsid w:val="00D31EB3"/>
+    <w:rsid w:val="00D66F5F"/>
+    <w:rsid w:val="00D80867"/>
+    <w:rsid w:val="00D942A2"/>
+    <w:rsid w:val="00DA73F4"/>
+    <w:rsid w:val="00DD75DF"/>
+    <w:rsid w:val="00DE419B"/>
+    <w:rsid w:val="00E2329F"/>
+    <w:rsid w:val="00E40D6F"/>
+    <w:rsid w:val="00E537F2"/>
+    <w:rsid w:val="00E57BD4"/>
+    <w:rsid w:val="00E67038"/>
+    <w:rsid w:val="00E72D14"/>
+    <w:rsid w:val="00E8178B"/>
+    <w:rsid w:val="00EE2EBB"/>
+    <w:rsid w:val="00F10B98"/>
+    <w:rsid w:val="00F11B54"/>
+    <w:rsid w:val="00F146E0"/>
+    <w:rsid w:val="00F16B3A"/>
+    <w:rsid w:val="00F2196D"/>
+    <w:rsid w:val="00F56C7E"/>
+    <w:rsid w:val="00F835A6"/>
+    <w:rsid w:val="00FA3C63"/>
+    <w:rsid w:val="00FA6E72"/>
+    <w:rsid w:val="00FB4455"/>
+    <w:rsid w:val="00FB656B"/>
+    <w:rsid w:val="00FC098B"/>
+    <w:rsid w:val="00FD0761"/>
+    <w:rsid w:val="00FD7AB7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pt-BR"/>
+  <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7A3EFD1D"/>
-  <w15:docId w15:val="{55A9893E-F404-4613-9692-CC81673182CB}"/>
+  <w14:docId w14:val="72C710F5"/>
+  <w15:docId w15:val="{9BDCCD2D-A7D5-4B66-9DCC-81CCE129AF6B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...4 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2155,51 +4559,51 @@
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2353,314 +4757,303 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
+    <w:aliases w:val="Texto corrido"/>
     <w:qFormat/>
-    <w:rsid w:val="00D04EA8"/>
+    <w:rsid w:val="00D66F5F"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="200" w:line="280" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri"/>
-      <w:sz w:val="22"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0027079B"/>
+    <w:rsid w:val="00422121"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:before="300" w:after="240"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="28"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0027079B"/>
+    <w:rsid w:val="00422121"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos"/>
       <w:b/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0027079B"/>
+    <w:rsid w:val="00422121"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="2"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:after="160" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos"/>
+      <w:b/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0027079B"/>
+    <w:rsid w:val="00C92D99"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="2"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-      <w:i/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-    <w:name w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Ttulo-Ingles"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00D04EA8"/>
+    <w:rsid w:val="003C5191"/>
     <w:pPr>
-      <w:spacing w:after="400" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="400"/>
+      <w:ind w:right="-6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:i w:val="0"/>
       <w:iCs/>
-      <w:sz w:val="32"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal1"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B7311C"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B7311C"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00517206"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
@@ -2691,94 +5084,106 @@
     <w:rsid w:val="00517206"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00480C87"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00032D60"/>
+    <w:rsid w:val="00CE41BE"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodenotaderodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D13A7"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
     <w:name w:val="Texto de nota de rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodenotaderodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D13A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B649D"/>
+    <w:rsid w:val="00AD10C0"/>
     <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Estilo1">
     <w:name w:val="Estilo1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00792F09"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C1363B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001242F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
@@ -2802,471 +5207,500 @@
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="800"/>
       <w:ind w:right="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Autores">
     <w:name w:val="Autores"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D04EA8"/>
+    <w:rsid w:val="002724DC"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:spacing w:after="0" w:line="280" w:lineRule="auto"/>
+      <w:spacing w:after="400"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Aptos"/>
+      <w:rFonts w:cs="Arial"/>
       <w:i/>
+      <w:iCs/>
       <w:color w:val="000000"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Resumo">
     <w:name w:val="Resumo"/>
-    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D04EA8"/>
+    <w:rsid w:val="00422121"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:spacing w:before="300" w:after="100" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="200"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Aptos"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:bCs/>
       <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Palavras-chave">
-    <w:name w:val="Palavras-chave"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Palavras-Chave">
+    <w:name w:val="Palavras-Chave"/>
     <w:qFormat/>
-    <w:rsid w:val="00D04EA8"/>
+    <w:rsid w:val="00422121"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:spacing w:after="400" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="400"/>
       <w:ind w:right="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
     <w:name w:val="Abstract"/>
-    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00761BE7"/>
+    <w:rsid w:val="00422121"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="200"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Aptos"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:bCs/>
       <w:i/>
       <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Keywords">
     <w:name w:val="Keywords"/>
     <w:qFormat/>
-    <w:rsid w:val="00D04EA8"/>
+    <w:rsid w:val="00422121"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:spacing w:after="400" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="480"/>
       <w:ind w:right="567"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citao">
     <w:name w:val="Quote"/>
+    <w:aliases w:val="Citação recuada"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitaoChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="002F0127"/>
+    <w:rsid w:val="00CE41BE"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="200"/>
       <w:ind w:left="2268"/>
       <w:contextualSpacing/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
     <w:name w:val="Citação Char"/>
+    <w:aliases w:val="Citação recuada Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Citao"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="002F0127"/>
+    <w:rsid w:val="00CE41BE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fig">
     <w:name w:val="Fig"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004623F0"/>
+    <w:rsid w:val="00092B45"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:before="300" w:after="100" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="000000"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Legenda">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004623F0"/>
+    <w:rsid w:val="00B410DF"/>
     <w:pPr>
-      <w:keepNext/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
-      <w:ind w:right="567"/>
+      <w:spacing w:before="200" w:after="360" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tit-Referencia">
     <w:name w:val="Tit-Referencia"/>
     <w:next w:val="Referencias"/>
     <w:qFormat/>
-    <w:rsid w:val="00D01CD7"/>
+    <w:rsid w:val="00C92D99"/>
     <w:pPr>
       <w:spacing w:before="360"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referencias">
     <w:name w:val="Referencias"/>
     <w:qFormat/>
     <w:rsid w:val="00B650CC"/>
     <w:pPr>
       <w:keepLines/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Reviso">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00864613"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="SemEspaamento">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00266B54"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D1D6D"/>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentrio">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC46B4"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodecomentrio">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodecomentrioChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC46B4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
     <w:name w:val="Texto de comentário Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodecomentrio"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC46B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textodecomentrio"/>
     <w:next w:val="Textodecomentrio"/>
     <w:link w:val="AssuntodocomentrioChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC46B4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
     <w:name w:val="Assunto do comentário Char"/>
     <w:basedOn w:val="TextodecomentrioChar"/>
     <w:link w:val="Assuntodocomentrio"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC46B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NotadeRodap">
     <w:name w:val="Nota de Rodapé"/>
     <w:basedOn w:val="Textodenotaderodap"/>
     <w:qFormat/>
-    <w:rsid w:val="008C24E5"/>
+    <w:rsid w:val="00805102"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="40"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numerada4">
     <w:name w:val="List Number 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB656B"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="720" w:hanging="720"/>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0098319F"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0098319F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fonte-Legenda">
-[...32 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="194125719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1542595669">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1543518783">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3553,111 +5987,99 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CC18703-346B-4460-AE2E-4107BA76D113}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DAB8EC0-2087-4204-8B7A-E1388B9C6D59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6880</Characters>
+  <Pages>5</Pages>
+  <Words>1546</Words>
+  <Characters>8351</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8138</CharactersWithSpaces>
+  <CharactersWithSpaces>9878</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Giovanna N</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Document_1">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Citation Style_1">
     <vt:lpwstr>http://www.zotero.org/styles/associacao-brasileira-de-normas-tecnicas</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Mendeley Unique User Id_1">